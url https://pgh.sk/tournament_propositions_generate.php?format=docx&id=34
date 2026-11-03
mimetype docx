--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,51 +14,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">GWHL 2014/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OFICIÁLNE PROPOZÍCIE TURNAJA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">04.06.2027 09:00 – 06.06.2027 16:00 · CCM Aréna, Studentská 2143 / 117, Plzeň 1 – Bolevec, 323 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aktuálna verzia: 15.09.2026 22:27</w:t>
+        <w:t xml:space="preserve">Aktuálna verzia: 03.11.2026 12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ZÁKLADNÉ INFORMÁCIE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Kategória: 2014/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Herný systém: Základná tabuľka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Počet ľadov: 1</w:t>
       </w:r>
     </w:p>